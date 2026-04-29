--- v0 (2025-10-12)
+++ v1 (2026-04-29)
@@ -54,471 +54,471 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FRANCISCO ADENIR RODE</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, SOLICITA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE PARA QUE SEJA FEITO UMA LOMBADA NA RUA FERNANDO ARNOLD EM FRENTE A CASA DO SENHOR GILSON DE SOUZA NO BAIRRO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, SOLICITA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE PARA QUE SEJA ADQUIRIDO IMPLEMENTOS AGRÍCOLAS PARA TODAS AS COMUNIDADES DO MUNICÍPIO PRIORIZANDO PARA A COMUNIDADE DE CAMPO DAS FLORES UMA PLANTADEIRA.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>LEONIR PEDRO BRAUN</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDOS DE VIABILIDADE NO SENTIDO DE QUE TOME A INICIATIVA DE ENCAMINHAR A ESTA CASA LEGISLATIVA, PROJETO DE LEI COMPLEMENTAR ALTERANDO O ESTATUDO DOS SERVIDORES PÚBLICOS MUNICIPAIS PARA INSTITUIR UMA LICENÇA ESPECIAL EM FAVOR DOS SERVIDORES QUE TENHAM FILHOS OU SEJAM TUTOR, CURADOR OU RESPONSAVEL PELA CRIAÇÃO EDUCAÇÃO E PROTEÇÃO DE EXCEPCIONAL, QUE SEJA REDUZIDA SUA CARGA HORÁRIO DE TRABALHO PARA 20 HORAS SEMANAIS, SEM PREJUÍZO DA REMUNERAÇÃO, CONFORME PROJETO QUE SEGUE EM ANEXO DE ACORDO COM A LEI ESTADUAL N° 6.634, DE 30 DE SETEMBRO DE 1985.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA VIABILIZADO, O REAJUSTE SALARIAL AOS SERVIDORES MUNICIPAIS ATIVOS E INATIVOS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>RADAMÉIS ARNOLD</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL PARA QUE SEJA ESTUDADA A VIABILIDADE DE CRIAR UM PROJETO DE COMBATE E CONSCIENTIZAÇÃO DE CONTROLE DA POPULAÇÃO DE ANIMAIS E DOENÇAS ZOONOSES NO MUNICIPIO DE IMBUIA._x000D_
 </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL E SECRETARIA MUNICIPAL DE EDUCAÇÃO ESTUDO DE VIABILIDADE PARA QUE SEJAM ADQUIRIDOS UNIFORMES AOS MOTORISTAS DE ÔNIBUS ESCOLAR PARA QUE AS CRIANÇAS POSSAM MELHOR IDENTIFICA-LO_x000D_
 </t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL E DIRETOR MUNICIPAL DE ESPORTES PARA QUE SEJAM COLOCADAS PLACAS INDICANDO QUE É PROIBIDO FUMAR DENTRO DO GINÁSIO DE ESPORTES HORÁCIO LAURINDO MACHADO  DEVIDO SER UM AMBIENTE FECHADO E NOS DIAS DE JOGO A PARTICIPAÇÃO DE CRIANÇAS E MULHERES GRAVIDAS. </t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDOS DE VIABILIDADE PARA QUE SEJA LEVADA ÁGUA ENCANADA DA CASAN  ATÉ O SALÃO DA IGREJA CATÓLICA DA COMUNIDADE DE SAMAMBAIA, DEVIDO  A CONSTRUÇÃO DO NOVO CEMITÉRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE GRAVAÇÃO DAS SESSÕES DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE IMBUIA REFERENTE AO EXECICIO O EXERCICIO FINANCEIRO DE 2013</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMOLOGA O LAUDO DE AVALIAÇÃO BENS PATRIMONIAIS CONSIDERADOS COMO DESNECESSÁRIO E INSERVÍVEIS PARA O USO DA CÂMARA MUNICIPAL DE VEREADORES DE IMBUIA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ANTÔNIO OSCAR LAURINDO</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR N° 35, DE 21 DE DEZEMBRO DE 2006 (PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL DE IMBUIA), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA CARGA HORARIA DO CARGO EFETIVO DE CONTADOR DO QUADRO DE PESSOAL DA CÂMARA DE VVEREADORES DE IMBUIA</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DOS DISPOSITIVOS DA LEI COMPLEMENTAR Nº 07, DE 30 DE DEZEMBRO DE 2002. </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI COMPLEMENTAR Nº 53 DE 22 DE NOVEMBRO DE 2009.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ELIAS EGER</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, ATIVOS E INATIVOS, DO EXECUTIVO E LEGISLATIVO, INCLUSIVE AOS AGENTES POLÍTICOS, CONFORME ESTABELECE O ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL E ARTIGO 18-A DA LEI ORGÂNICA DO MUNICÍPIO DE IMBUIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DAS IRMÃS FRANCISCANAS DE SÃO JOSÉ - HOSPITAL BOM JESUS, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE ACORDO EXTRAJUDICIAL.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÕES ORÇAMENTARIAS E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA - 2015 E DA OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÕES ORÇAMENTÁRIAS E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O ORÇAMENTO DO MUNICÍPIO DE IMBUIA PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CANCELAR DÉBITOS DOS CONTRIBUINTES CONSTANTES DEVIDO A SUA PRESCRIÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIARIO OFICIAL DOS MUNICIPIOS DE SANTA CATARINA COMO ÓRGÃO DE PUBLICAÇÃO OFICIAL.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA OS DISPOSITIVOS CONSTANTES DA LEI Nº 1.436, DE 04 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>LEONIR PEDRO BRAUN, ANTÔNIO TRUPPEL, ELIAS EGER, FRANCISCO ADENIR RODE</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VEREADORES E SERVIDORES A PARTICIPAREM DO CURSO DE ESTRUTURA E ORGANIZAÇÃO DA CÂMARA MUNICIPAL E O INICIO DA SESSÃO LEGISLATIVA DE 2014</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA À PARTICIPAÇÃO DE VEREADORES E SERVIDORES NO CURSO DE CAPACITAÇÃO DE VEREADORES, PREFEITOS, VICE-PREFEITOS, SECRETÁRIO MUNICIPAIS, GESTORES, ASSESSORES, SERVIDORES PÚBLICOS E SERVIDORES DE PREDEVIDÊNCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O ESPAÇO CULTURAL DA CÂMARA MUNICIPAL DE IMBUIA_x000D_
 </t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA À PARTICIPAÇÃO DE VEREADORES NO CONGRESSO ESTADUAL DE VEREADORES.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ENTREGA DE BENS INSERVIVEIS AO PODER EXECUTIVO MUNICIPAL </t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ANTÔNIO TRUPPEL</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA TRATAR DE INTERESSE PARTICULAR NO PERÍODO DE 01 A 31 DE MARÇO DE 2014, AO VEREADOR ANTÔNIO TRUPPEL.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA TRATAR DE INTERESSE PARTICULAR NO PERÍODO DE 01 A 31 DE MARÇO DE 2014, AO VEREADOR ELIAS EGER.</t>
   </si>
   <si>
     <t>EDONI JOÃO JUSTEN</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA TRATAR DE INTERESSE PARTICULAR NO PERÍODO DE 01 A 31 DE MARÇO DE 2014, AO VEREADOR EDONI JOÃO JUSTEN.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE ONDE ESTA GUARDADA A LOCOMOTIVA QUE SE ENCONTRAVA NA ENTRADA DO PARQUE MUNICIPAL DE EXPOSIÇÕES E EVENTOS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>EDEGAR RENGEL</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EU, EDEGAR RENGEL, VEREADOR DESTE MUNICÍPIO VENHO REQUERER ATRAVÉS DESTE PARA QUE NÃO SEJA DESCONTADA EM FOLHA A FALTA NA SESSÃO ORDINÁRIA REALIZADA NO DIA 20 DE OUTUBRO DE 2014  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -825,68 +825,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>