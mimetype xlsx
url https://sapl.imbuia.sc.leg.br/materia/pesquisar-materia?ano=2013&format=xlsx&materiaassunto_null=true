--- v0 (2025-10-13)
+++ v1 (2026-05-03)
@@ -54,309 +54,309 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LEONIR PEDRO BRAUN</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDOS DE VIABILIDADE NO SENTIDO DE DISPONIBILIZAR UM VEÍCULO GRATUITO PARA TRANSPORTE AOS MUNÍCIPES QUE FREQUENTAM CURSOS NOS MUNICÍPIOS DE ITUPORANGA E RIO DO SUL NO PERÍODO NOTURNO, COM PRIORIDADE PARA OS CURSOS DE NÍVEL SUPERIOR, SEM PREJUÍZO AOS DEMAIS MUNÍCIPES CONTEMPLADOS PELA LEI N° 1.520, DE 28 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ANTÔNIO TRUPPEL</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EMPRESA DE TELEFONIA OI, QUE PROCEDA ESTUDOS E A IMPLANTAÇÃO DE SINAL DE TELEFONE CELULAR NAS COMUNIDADES DE NOVA ALEMANHA (TRECHO ENTRE IMÓVEL DO ESPÓLIO DE ANITA KAMMERS ATÉ AO TREVO DE ACESSO PARA ITUPORANGA), NA SC 428, LOCALIDADE DE ALTO IVAÍ, RIO ENGANO E GARRAFÃO.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDOS DE VIABILIDADE PARA ADEQUAÇÃO DO PERÍMETRO URBANO, POIS O MESMO ESTA CORTANDO MUITOS TERRENOS AO MEIO PREJUDICANDO O CRESCIMENTO URBANO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>FRANCISCO ADENIR RODE</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS DE VIABILIDADE PARA FAZER O ALARGAMENTO DA PONTE DA ESTRADA GERAL QUE LIGA AS COMUNIDADES DE CAMPO DAS FLORES E RIO ENGANO, BEM COMO FAZER UMA LIMPEZA PARA MELHORAR A VISÃO DOS TRANSEUNTES DEVIDO A VÁRIOS ACIDENTES QUE JÁ OCORRERAM NO LOCAL.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ELIAS EGER</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS DE VIABILIDADE PARA QUE SEJAM INSTALADAS PLACAS QUE INDICAM A DIVISÃO DO MUNICÍPIO DE IMBUIA COM MUNICÍPIOS VIZINHOS E TAMBÉM PLACAS INDICANDO AS COMUNIDADES.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS DE VIABILIDADE PARA QUE SEJA FEITO O ALARGAMENTO DA ESTRADA GERAL DA COMUNIDADE DE FURNA RIO BONITO, DEVIDO SER UM DOS ACESSOS PRINCIPAIS COM DESTINO AOS MUNICÍPIOS DE ALFREDO WAGNER E CAPITAL FLORIANÓPOLIS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PARA QUE SEJA FEITO ESTUDOS DE VIABILIDADE PARA PAVIMENTAÇÃO ASFÁLTICA DAS ÚNICAS DUAS RUAS DO MUNICÍPIO QUE LIGAM O CENTRO AO INTERIOR (ADOLFO MELLO A BRACATINGA, E JOÃO RAITZ AO GARRAFÃO), SENDO QUE A NOVA ALEMANHA E SAMAMBAIA JÁ ESTÃO PAVIMENTADAS E VISTA ALEGRE PRATICAMENTE CONCLUÍDA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PARA QUE SEJA FEITO ESTUDOS DE VIABILIDADE PARA O ALARGAMENTO E CASCALHAMENTO DA ESTRADA GERAL FUNDOS SAMAMBAIA DESDE A PROPRIEDADE DO SENHOR OSVALDINHO VENERA DA ROSA (SILOCA) ATÉ A PROPRIEDADE DO SENHOR CASTELO DE OLIVEIRA, POIS A MESMA CONSTA MUITO ESTREITA E JÁ FOI CAUSADORA DE VÁRIOS ACIDENTES TRAZENDO PREJUÍZOS PARA AMBAS AS PARTES.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>EDONI JOÃO JUSTEN</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS DE VIABILIDADE PARA QUE SEJA FEITO UMA FAIXA CENTRAL CONHECIDA COMO ILHA PARA ACESSO DOS VEÍCULOS, QUE SEGUEM PARA INICIO DA AVENIDA BERNARDINO DE ANDRADE COM SAÍDA PARA A ESQUERDA SENTIDO COMUNIDADE DE VISTA ALEGRE, OBJETIVANDO A MELHORIA DO FLUXO, BEM COMO, A SEGURANÇA DOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PARA QUE SEJA FEITO ESTUDOS DE VIABILIDADE PARA A CONCLUSÃO DO MEIO FIO NAS RUAS PAVIMENTADAS (ASFALTO E CALÇAMENTO) DE IMBUIA E COLOCAÇÃO DE PEDRAS MIÚDAS NO PASSEIO PARA QUE COM ISSO POSSO MINIMIZAR O PROBLEMA DE CHUVAS NAS BOCAS DE LOBOS ONDE ALGUMAS ESTÃO BAIXAS E OUTRAS ALTAS EM RELAÇÃO ÀS RUAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>JARMAS MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, REQUER A ESTA SECRETARIA ESTUDOS DE VIABILIDADE COM MAIOR BREVIDADE POSSÍVEL PARA QUE SEJA COLOCA UMA LOMBADA FÍSICA NA RODOVIA SC 428, NO KM 10, NA COMUNIDADE DE SAMAMBAIA, NAS PROXIMIDADES DO AUTO POSTO HERARDT E ENTRADA DE ACESSO A COMUNIDADE DE RIO BONITO.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDOS DE VIABILIDADE PARA QUE SEJAM MUDADAS AS FAIXAS DE PEDESTRES QUE SE ENCONTRAM NAS ESQUINAS PARA PONTOS MAIS ESTRATÉGICOS BEM COMO PINTADAS AS MESMAS E A FAIXA CENTRAL DAS VIAS PÚBLICAS NO CENTRO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, SOLICITA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE PARA QUE SEJA FEITO UMA LOMBADA NA RUA FREI SILVIO EM FRENTE A EMPRESA IMBUMETAL, DEVIDO AO TRÁFICO DE VEÍCULO SER MUITO CONSTANTE.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, SOLICITA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE PARA QUE SEJA COLOCADA ILUMINAÇÃO PÚBLICA NO CANTEIRO DO TREVO NA RODOVIA SC 428, ACESSO A RUA PEDRO TEIXEIRA, POIS A DIFICULDADE NA VISIBILIDADE DE MOTORISTAS E PEDESTRES NESTE LOCAL NO PERÍODO NOTURNO FICA PREJUDICADA DEVIDO A ESCURIDÃO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DE VIABILIDADE PARA QUE SEJAM IMPLANTADOS REDUTORES FISICOS E/OU ELETRÔNICOS DE VELOCIDADE NO TRECHO QUE LIGA O CENTRO DE IMBUIA A SC 302.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DE VIABILIDADE PARA QUE SEJA MELHORADA A ENTRADA QUE DÁ ACESSO DA VALADA PROGRESSO À COMUNIDADE DE ALTO IVAÍ, DANDO MAIS VISIBILIDADE.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL ESTUDOS DE VIABILIDADE PARA QUE SEJA TRANSFERIDO O IMÓVEL "VIA DOAÇÃO PÚBLICA" DO PODER PÚBLICO MUNICIPAL À APAE DE IMBUIA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO DE VIABILIDADE, PARA QUE SEJAM INSTALADAS CÂMERAS DE VIGILÂNCIA EM PONTOS ESTRATÉGICOS DA CIDADE;</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATRAVÉS DESTA SECRETARIA E DEMAIS AUTORIDADES COMPETENTES A DESTINAÇÃO DE RECURSOS FINANCEIROS ATRAVÉS DA SECRETARIA DE ESTADO DE TURISMO, CULTURA E ESPORTE, PARA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES COBERTA NA COMUNIDADE DE BRACATINGA, MUNICÍPIO DE IMBUIA.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>EDEGAR RENGEL</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE REPASSE A ESTA CASA UM RELATÓRIO DOS SERVIÇOS DE MÁQUINAS INDIVIDUAIS PRESTADOS NA PROPRIEDADE DO SENHOR MÁRCIO SCHAIMANN, NA COMUNIDADE DE CAMPO DAS FLORES.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>EDONI JOÃO JUSTEN, ANTÔNIO TRUPPEL</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM AUTORIZAÇÃO DESTA CASA LEGISLATIVA, PARA PARTICIPAR DO CURSO SOBRE REGIMENTO INTERNO DA CÂMARA MUNICIPAL, A SE REALIZAR NO PERÍODO DE 31 DE JULHO A 02 DE AGOSTO DE 2013, NA CIDADE DE PORTO ALEGRE - RS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>EDEGAR RENGEL, ELIAS EGER, FRANCISCO ADENIR RODE, LEONIR PEDRO BRAUN, RADAMÉIS ARNOLD</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM AUTORIZAÇÃO DESTA CASA LEGISLATIVA, PARA PARTICIPAR DO CURSO DE ORATÓRIA, A SE REALIZAR NO PERÍODO DE 27 A 28 DE JULHO DE 2013, NA CIDADE DE FLORIANÓPOLIS - SC.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>RADAMÉIS ARNOLD</t>
   </si>
   <si>
-    <t>https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DO MÉDICO VETERINÁRIO E ATENDIMENTO DE INSEMINAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbuia.sc.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="88.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>